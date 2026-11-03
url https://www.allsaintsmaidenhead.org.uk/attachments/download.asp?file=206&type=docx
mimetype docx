--- v0 (2026-06-17)
+++ v1 (2026-11-03)
@@ -1,2271 +1,804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="02F9E435" w14:textId="77777777" w:rsidR="00383E5C" w:rsidRPr="00DD47F9" w:rsidRDefault="00383E5C" w:rsidP="00383E5C">
+    <w:p w14:paraId="733D5AD0" w14:textId="12188C26"/>
+    <w:p w14:paraId="52C5409B" w14:textId="744C59FD"/>
+    <w:p w14:paraId="2B1444B9" w14:textId="77777777">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD47F9">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...1303 lines deleted...]
-          <w:i/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>The</w:t>
+        <w:t>Good morning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439D2C5F" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBC1711" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In addition to our monthly online safety newsletters, we are pleased to share with you our first online safety video. These are short videos that are designed to help parents manage and navigate the complex world of online safety for our children. This month the theme is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>above</w:t>
+        <w:t>Online Gaming'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCDF038" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108576BA" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="467886"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:tooltip="https://urlsand.esvalabs.com/?u=https%3A%2F%2Fwww.knowsleyclcs.org.uk%2Fwp-content%2Fuploads%2F2026%2F04%2FOnline-Gaming.mp4&amp;e=094b44d6&amp;h=9afa0a80&amp;f=y&amp;p=y&amp;m=4fxvP15G9szGm92" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://www.knowsleyclcs.org.uk/wp-content/uploads/2026/04/Online-Gaming.mp4</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6B288413" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5FCA30" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I hope you find these useful and we will add these to our school website under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:spacing w:val="-1"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...395 lines deleted...]
-        <w:t>stopped.</w:t>
+        <w:t>News and events - Online Safety Newsletters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7102021E" w14:textId="77777777" w:rsidR="00383E5C" w:rsidRDefault="00383E5C" w:rsidP="00383E5C">
+    <w:p w14:paraId="51DC3B86" w14:textId="77777777">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:i/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...68 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId6"/>
+    <w:p w14:paraId="08E46457" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kind regards,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEA1D38" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6FCF59" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mr Mckrell</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30253D64" w14:textId="77777777"/>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="3316" w:right="685" w:bottom="2132" w:left="1440" w:header="0" w:footer="158" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73ABBDE1" w14:textId="77777777" w:rsidR="00383E5C" w:rsidRDefault="00383E5C" w:rsidP="00383E5C">
+    <w:p w14:paraId="36079143" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D282962" w14:textId="77777777" w:rsidR="00383E5C" w:rsidRDefault="00383E5C" w:rsidP="00383E5C">
+    <w:p w14:paraId="075D38DB" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-  <w:p w14:paraId="6B86C4C8" w14:textId="0BBA12FC" w:rsidR="00383E5C" w:rsidRDefault="00383E5C">
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="322B26F2" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D77F138" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:left="-1440" w:right="-685"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C76FE79" wp14:editId="7187DA0C">
-[...2 lines deleted...]
-          <wp:docPr id="1352192539" name="Picture 1" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D2914CF" wp14:editId="4C101986">
+          <wp:extent cx="7576820" cy="1056640"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+          <wp:docPr id="1772679743" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1352192539" name="Picture 1" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1772679743" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1371600" cy="1371600"/>
+                    <a:ext cx="7601368" cy="1060041"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="59D5A776" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="13D1D227" w14:textId="77777777">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5AEF42B6" w14:textId="77777777">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1DD5FFD7" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="55A0C21F" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:left="-1440" w:right="-685"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="666E0CE5" wp14:editId="26F1968B">
+          <wp:extent cx="7555865" cy="1879600"/>
+          <wp:effectExtent l="0" t="0" r="635" b="0"/>
+          <wp:docPr id="1839767769" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1839767769" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7569857" cy="1882983"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="57DF1E55" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...4 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4548E9DA"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{79914E6D-7EA4-4C90-9D43-CC446232440D}"/>
+  <w15:docId w15:val="{F1A2D870-0B6A-4045-8A8B-ADA75968CBE2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:qFormat="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2420,914 +953,677 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00383E5C"/>
-[...5 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...24 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
-      <w:sz w:val="40"/>
-[...227 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...119 lines deleted...]
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00383E5C"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...216 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00383E5C"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00383E5C"/>
-[...19 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00383E5C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tabchar">
+    <w:name w:val="tabchar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:optimizeForBrowser/>
-  <w:allowPNG/>
+  <w:divs>
+    <w:div w:id="1160778050">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1662659508">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="886257244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="46993910">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="662928455">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1265770616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="823548535">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="800728404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448210346">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2085837342">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1238130346">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="911938231">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="159471575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1856724115">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1154832072">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1215776872">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1668941158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="385615854">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="989211559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="962730377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="931671640">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1998605257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="70008668">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1514295909">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1318741">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="155805626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1991326116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1601185041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="278802285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1930654149">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="794101870">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urlsand.esvalabs.com/?u=https%3A%2F%2Fwww.knowsleyclcs.org.uk%2Fwp-content%2Fuploads%2F2026%2F04%2FOnline-Gaming.mp4&amp;e=094b44d6&amp;h=9afa0a80&amp;f=y&amp;p=y&amp;m=4fxvP15G9szGm92" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3426,67 +1722,85 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>173</Words>
-  <Characters>989</Characters>
+  <Words>136</Words>
+  <Characters>780</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>All Saints C of E Junior School</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1160</CharactersWithSpaces>
+  <CharactersWithSpaces>915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Sian Martin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>2057-12.2.0.16909</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>16F03E868E394335B41DB76D6A72CCA5_12</vt:lpwstr>
+  </property>
+</Properties>
+</file>